--- v0 (2026-10-01)
+++ v1 (2026-10-24)
@@ -691,62 +691,62 @@
       <w:r w:rsidRPr="00850E83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidR="003D46E6" w:rsidRPr="00850E83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Akademii Bialskiej im. Jana Pawła II</w:t>
       </w:r>
       <w:r w:rsidR="000A67E4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33E192B7" w14:textId="77777777" w:rsidR="00AA152C" w:rsidRDefault="00AA152C" w:rsidP="003B59D6">
-[...10 lines deleted...]
-    <w:p w14:paraId="6FC655A3" w14:textId="77777777" w:rsidR="00D94BE6" w:rsidRPr="003B59D6" w:rsidRDefault="00D94BE6" w:rsidP="003B59D6">
+    <w:p w14:paraId="0EE89126" w14:textId="77777777" w:rsidR="00E775C6" w:rsidRDefault="00E775C6" w:rsidP="003B59D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31AD8113" w14:textId="77777777" w:rsidR="00E775C6" w:rsidRPr="003B59D6" w:rsidRDefault="00E775C6" w:rsidP="003B59D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26D04248" w14:textId="77777777" w:rsidR="0048492C" w:rsidRPr="00296976" w:rsidRDefault="0048492C" w:rsidP="003B59D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00296976">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -1400,51 +1400,50 @@
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1538AE6A" w14:textId="7F552DEB" w:rsidR="007B038B" w:rsidRPr="00EA38D9" w:rsidRDefault="007B038B" w:rsidP="007B038B">
       <w:pPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA38D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Zespół Jakości Kształcenia na kierunku </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>logistyka</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA38D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, studia pierwszego stopnia o profilu praktycznym:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A29E9D5" w14:textId="44125A92" w:rsidR="007B038B" w:rsidRDefault="007B038B" w:rsidP="007B038B">
       <w:pPr>
         <w:pStyle w:val="NormalnyWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1694,177 +1693,171 @@
     </w:p>
     <w:p w14:paraId="2E2204AA" w14:textId="77777777" w:rsidR="005A0BF0" w:rsidRPr="00EA38D9" w:rsidRDefault="005A0BF0" w:rsidP="005A0BF0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA38D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dr inż. Magdalena Zwolińska-Ligaj</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A19B550" w14:textId="77777777" w:rsidR="005A0BF0" w:rsidRPr="00EA38D9" w:rsidRDefault="005A0BF0" w:rsidP="005A0BF0">
+    <w:p w14:paraId="79784BAE" w14:textId="77777777" w:rsidR="005A0BF0" w:rsidRPr="00EA38D9" w:rsidRDefault="005A0BF0" w:rsidP="005A0BF0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA38D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>dr Agnieszka Kuś</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="79784BAE" w14:textId="77777777" w:rsidR="005A0BF0" w:rsidRPr="00EA38D9" w:rsidRDefault="005A0BF0" w:rsidP="005A0BF0">
+        <w:t xml:space="preserve">Robert </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EA38D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wojdakowski</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EA38D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – interesariusz zewnętrzny</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E7C4707" w14:textId="1F818C0C" w:rsidR="0048492C" w:rsidRPr="00EA38D9" w:rsidRDefault="001C3EC7" w:rsidP="005A0BF0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA38D9">
-[...22 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="001C3EC7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Amelia Polkowska </w:t>
       </w:r>
       <w:r w:rsidR="005A0BF0" w:rsidRPr="00EA38D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>– studentka</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EB144A1" w14:textId="77777777" w:rsidR="00790636" w:rsidRPr="004B74E1" w:rsidRDefault="00790636" w:rsidP="003B59D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71A2D25D" w14:textId="77777777" w:rsidR="0048492C" w:rsidRPr="00BE2EEB" w:rsidRDefault="0048492C" w:rsidP="003B59D6">
+    <w:p w14:paraId="71A2D25D" w14:textId="77777777" w:rsidR="0048492C" w:rsidRPr="00BE2EEB" w:rsidRDefault="0048492C" w:rsidP="00E775C6">
       <w:pPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE2EEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>WYDZIAŁ NAUK SPOŁECZNYCH I HUMANISTYCZNYCH</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E6D3FFC" w14:textId="77777777" w:rsidR="0048492C" w:rsidRPr="00BE2EEB" w:rsidRDefault="0048492C" w:rsidP="003B59D6">
+    <w:p w14:paraId="0E6D3FFC" w14:textId="77777777" w:rsidR="0048492C" w:rsidRPr="00BE2EEB" w:rsidRDefault="0048492C" w:rsidP="00E775C6">
       <w:pPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="103C6650" w14:textId="4972DD3D" w:rsidR="0048492C" w:rsidRPr="000C3272" w:rsidRDefault="0048492C" w:rsidP="003B59D6">
+    <w:p w14:paraId="103C6650" w14:textId="4972DD3D" w:rsidR="0048492C" w:rsidRPr="000C3272" w:rsidRDefault="0048492C" w:rsidP="00E775C6">
       <w:pPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C3272">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Zespół Jakości Kształcenia na kierunku </w:t>
       </w:r>
       <w:r w:rsidR="001B6F32" w:rsidRPr="000C3272">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>filologia</w:t>
@@ -1927,250 +1920,250 @@
       <w:r w:rsidR="001B6F32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, studia drugiego stopnia</w:t>
       </w:r>
       <w:r w:rsidR="004F7FA6" w:rsidRPr="000C3272">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> o profilu praktycznym</w:t>
       </w:r>
       <w:r w:rsidRPr="000C3272">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11437FA8" w14:textId="701E8E61" w:rsidR="00BE2EEB" w:rsidRPr="000C3272" w:rsidRDefault="00BE2EEB" w:rsidP="000C3272">
+    <w:p w14:paraId="11437FA8" w14:textId="701E8E61" w:rsidR="00BE2EEB" w:rsidRPr="000C3272" w:rsidRDefault="00BE2EEB" w:rsidP="00E775C6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C3272">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dr Ewa Fiutka</w:t>
       </w:r>
       <w:r w:rsidR="0048492C" w:rsidRPr="000C3272">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – przewodnicząca</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65850F0B" w14:textId="77777777" w:rsidR="007E7FDD" w:rsidRDefault="007E7FDD" w:rsidP="003B59D6">
+    <w:p w14:paraId="65850F0B" w14:textId="77777777" w:rsidR="007E7FDD" w:rsidRDefault="007E7FDD" w:rsidP="00E775C6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C3272">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dr Barbara Struk</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63AB7726" w14:textId="7ED874DC" w:rsidR="001B6F32" w:rsidRPr="001B6F32" w:rsidRDefault="001B6F32" w:rsidP="001B6F32">
+    <w:p w14:paraId="63AB7726" w14:textId="7ED874DC" w:rsidR="001B6F32" w:rsidRPr="001B6F32" w:rsidRDefault="001B6F32" w:rsidP="00E775C6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dr Małgorzata Dąbrowska</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C9F0FFC" w14:textId="77777777" w:rsidR="0048492C" w:rsidRPr="000C3272" w:rsidRDefault="0048492C" w:rsidP="003B59D6">
+    <w:p w14:paraId="3C9F0FFC" w14:textId="77777777" w:rsidR="0048492C" w:rsidRPr="000C3272" w:rsidRDefault="0048492C" w:rsidP="00E775C6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C3272">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mgr Anna Sawczuk</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="134AE399" w14:textId="2D215115" w:rsidR="000C3272" w:rsidRPr="000C3272" w:rsidRDefault="000C3272" w:rsidP="003B59D6">
+    <w:p w14:paraId="134AE399" w14:textId="2D215115" w:rsidR="000C3272" w:rsidRPr="000C3272" w:rsidRDefault="000C3272" w:rsidP="00E775C6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C3272">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mgr Magda Pawłowicz</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D34FB1B" w14:textId="77777777" w:rsidR="0048492C" w:rsidRPr="000C3272" w:rsidRDefault="0048492C" w:rsidP="003B59D6">
+    <w:p w14:paraId="3D34FB1B" w14:textId="77777777" w:rsidR="0048492C" w:rsidRPr="000C3272" w:rsidRDefault="0048492C" w:rsidP="00E775C6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C3272">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mgr Bożena Szyc – interesariusz zewnętrzny</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34921C5E" w14:textId="1E0869D8" w:rsidR="0048492C" w:rsidRPr="000C3272" w:rsidRDefault="007E7FDD" w:rsidP="003B59D6">
+    <w:p w14:paraId="34921C5E" w14:textId="1E0869D8" w:rsidR="0048492C" w:rsidRPr="000C3272" w:rsidRDefault="007E7FDD" w:rsidP="00E775C6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C3272">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">mgr </w:t>
       </w:r>
       <w:r w:rsidR="000C3272" w:rsidRPr="000C3272">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Emilia Łukaszuk</w:t>
       </w:r>
       <w:r w:rsidR="0048492C" w:rsidRPr="000C3272">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – interesariusz zewnętrzny</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="645708A7" w14:textId="3F353C33" w:rsidR="0048492C" w:rsidRPr="000C3272" w:rsidRDefault="001B6F32" w:rsidP="003B59D6">
+    <w:p w14:paraId="645708A7" w14:textId="3F353C33" w:rsidR="0048492C" w:rsidRPr="000C3272" w:rsidRDefault="001B6F32" w:rsidP="00E775C6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Karolina </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
@@ -2185,542 +2178,541 @@
       <w:r w:rsidRPr="000C3272">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C65243" w:rsidRPr="000C3272">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>– student</w:t>
       </w:r>
       <w:r w:rsidR="0098013A" w:rsidRPr="000C3272">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ka</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79F3EBF2" w14:textId="77777777" w:rsidR="0048492C" w:rsidRPr="00E83E3A" w:rsidRDefault="0048492C" w:rsidP="003B59D6">
+    <w:p w14:paraId="79F3EBF2" w14:textId="77777777" w:rsidR="0048492C" w:rsidRPr="00E83E3A" w:rsidRDefault="0048492C" w:rsidP="00E775C6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70FD8EA2" w14:textId="3B66EB56" w:rsidR="00131E33" w:rsidRPr="00131E33" w:rsidRDefault="00131E33" w:rsidP="00131E33">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="70FD8EA2" w14:textId="3B66EB56" w:rsidR="00131E33" w:rsidRPr="00131E33" w:rsidRDefault="00131E33" w:rsidP="00E775C6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00131E33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Zespół Jakości Kształcenia na kierunku </w:t>
       </w:r>
       <w:r w:rsidRPr="00131E33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pedagogika</w:t>
       </w:r>
       <w:r w:rsidRPr="00131E33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, studia pierwszego stopnia o profilu praktycznym, </w:t>
       </w:r>
       <w:r w:rsidRPr="00131E33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pedagogika</w:t>
       </w:r>
       <w:r w:rsidRPr="00131E33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, studia drugiego stopnia o profilu praktycznym:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A8B3FA3" w14:textId="77777777" w:rsidR="00BB1880" w:rsidRDefault="00BB1880" w:rsidP="00BB1880">
+    <w:p w14:paraId="0A8B3FA3" w14:textId="77777777" w:rsidR="00BB1880" w:rsidRDefault="00BB1880" w:rsidP="00E775C6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00131E33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dr Stanisława Nazaruk</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00131E33" w:rsidRPr="00BB1880">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>– przewodnicząca</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C11F0E3" w14:textId="4FC66E88" w:rsidR="00131E33" w:rsidRPr="00BB1880" w:rsidRDefault="00BB1880" w:rsidP="00BB1880">
+    <w:p w14:paraId="7C11F0E3" w14:textId="4FC66E88" w:rsidR="00131E33" w:rsidRPr="00BB1880" w:rsidRDefault="00BB1880" w:rsidP="00E775C6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB1880">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dr Anna Lendzion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="208F1F7A" w14:textId="77777777" w:rsidR="008C6708" w:rsidRPr="00614AC5" w:rsidRDefault="008C6708" w:rsidP="008C6708">
+    <w:p w14:paraId="208F1F7A" w14:textId="77777777" w:rsidR="008C6708" w:rsidRPr="00614AC5" w:rsidRDefault="008C6708" w:rsidP="00E775C6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dr Helena Konowaluk-Nikitin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="788DB739" w14:textId="77777777" w:rsidR="00131E33" w:rsidRDefault="00131E33" w:rsidP="00131E33">
+    <w:p w14:paraId="788DB739" w14:textId="77777777" w:rsidR="00131E33" w:rsidRDefault="00131E33" w:rsidP="00E775C6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00131E33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mgr Anetta Roszkowska</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BD72BAC" w14:textId="075F92C1" w:rsidR="00131E33" w:rsidRPr="00131E33" w:rsidRDefault="00131E33" w:rsidP="00131E33">
+    <w:p w14:paraId="7BD72BAC" w14:textId="075F92C1" w:rsidR="00131E33" w:rsidRPr="00131E33" w:rsidRDefault="00131E33" w:rsidP="00E775C6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00131E33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mgr Elżbieta Sokołowska – interesariusz zewnętrzny</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B3166EE" w14:textId="77777777" w:rsidR="00131E33" w:rsidRDefault="00131E33" w:rsidP="00131E33">
+    <w:p w14:paraId="7B3166EE" w14:textId="77777777" w:rsidR="00131E33" w:rsidRDefault="00131E33" w:rsidP="00E775C6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00131E33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mgr Marcin Szwed – interesariusz zewnętrzny</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="658611F2" w14:textId="0E3A9BDB" w:rsidR="00131E33" w:rsidRPr="00131E33" w:rsidRDefault="008C6708" w:rsidP="00131E33">
+    <w:p w14:paraId="658611F2" w14:textId="0E3A9BDB" w:rsidR="00131E33" w:rsidRPr="00131E33" w:rsidRDefault="008C6708" w:rsidP="00E775C6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Anna Rybka</w:t>
       </w:r>
       <w:r w:rsidR="00131E33" w:rsidRPr="00131E33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – studentka</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="636B558A" w14:textId="77777777" w:rsidR="00131E33" w:rsidRPr="00131E33" w:rsidRDefault="00131E33" w:rsidP="00131E33">
-[...12 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="636B558A" w14:textId="77777777" w:rsidR="00131E33" w:rsidRPr="00131E33" w:rsidRDefault="00131E33" w:rsidP="00E775C6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DDD4BAA" w14:textId="765F1E7A" w:rsidR="00131E33" w:rsidRPr="00131E33" w:rsidRDefault="00131E33" w:rsidP="00E775C6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00131E33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Zespół Jakości Kształcenia na kierunku </w:t>
       </w:r>
       <w:r w:rsidRPr="00131E33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pedagogika przedszkolna i wczesnoszkolna</w:t>
       </w:r>
       <w:r w:rsidRPr="00131E33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, jednolite studia magisterskie o profilu praktycznym:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DAC9692" w14:textId="77777777" w:rsidR="00131E33" w:rsidRPr="00131E33" w:rsidRDefault="00131E33" w:rsidP="00131E33">
+    <w:p w14:paraId="1DAC9692" w14:textId="77777777" w:rsidR="00131E33" w:rsidRPr="00131E33" w:rsidRDefault="00131E33" w:rsidP="00E775C6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00131E33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dr hab. Marzena Ruszkowska, prof. uczelni – przewodnicząca</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50FEF7FE" w14:textId="77777777" w:rsidR="008C6708" w:rsidRPr="00131E33" w:rsidRDefault="008C6708" w:rsidP="008C6708">
+    <w:p w14:paraId="50FEF7FE" w14:textId="77777777" w:rsidR="008C6708" w:rsidRPr="00131E33" w:rsidRDefault="008C6708" w:rsidP="00E775C6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00131E33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dr </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ewa Pawłowicz-Sosnowska</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="278EB2A6" w14:textId="77777777" w:rsidR="008C6708" w:rsidRPr="00131E33" w:rsidRDefault="008C6708" w:rsidP="008C6708">
+    <w:p w14:paraId="278EB2A6" w14:textId="77777777" w:rsidR="008C6708" w:rsidRPr="00131E33" w:rsidRDefault="008C6708" w:rsidP="00E775C6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dr Beata Wołosiuk</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BFB3B55" w14:textId="77777777" w:rsidR="00131E33" w:rsidRPr="00131E33" w:rsidRDefault="00131E33" w:rsidP="00131E33">
+    <w:p w14:paraId="6BFB3B55" w14:textId="77777777" w:rsidR="00131E33" w:rsidRPr="00131E33" w:rsidRDefault="00131E33" w:rsidP="00E775C6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00131E33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mgr Urszula Szalast-Bytys</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20202EA2" w14:textId="6F326C5A" w:rsidR="00131E33" w:rsidRPr="00131E33" w:rsidRDefault="00131E33" w:rsidP="00131E33">
+    <w:p w14:paraId="20202EA2" w14:textId="6F326C5A" w:rsidR="00131E33" w:rsidRPr="00131E33" w:rsidRDefault="00131E33" w:rsidP="00E775C6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00131E33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">mgr Edyta </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00131E33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Stalewska</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00131E33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – interesariusz zewnętrzny</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DA9AEFB" w14:textId="77777777" w:rsidR="00131E33" w:rsidRPr="00131E33" w:rsidRDefault="00131E33" w:rsidP="00131E33">
+    <w:p w14:paraId="0DA9AEFB" w14:textId="77777777" w:rsidR="00131E33" w:rsidRPr="00131E33" w:rsidRDefault="00131E33" w:rsidP="00E775C6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00131E33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>mgr Marcin Szwed – interesariusz zewnętrzny</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41AA9A84" w14:textId="77777777" w:rsidR="00131E33" w:rsidRPr="00DA46B6" w:rsidRDefault="00131E33" w:rsidP="00131E33">
+    <w:p w14:paraId="41AA9A84" w14:textId="77777777" w:rsidR="00131E33" w:rsidRPr="00DA46B6" w:rsidRDefault="00131E33" w:rsidP="00E775C6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00131E33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Natalia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00131E33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kuszneruk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00131E33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4022,311 +4014,311 @@
     </w:p>
     <w:p w14:paraId="674E3652" w14:textId="77777777" w:rsidR="007B038B" w:rsidRDefault="007B038B" w:rsidP="003B59D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56A76227" w14:textId="77777777" w:rsidR="007B038B" w:rsidRPr="004B74E1" w:rsidRDefault="007B038B" w:rsidP="003B59D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48CF5789" w14:textId="77777777" w:rsidR="00060950" w:rsidRPr="00C60D9B" w:rsidRDefault="00060950" w:rsidP="003B59D6">
+    <w:p w14:paraId="48CF5789" w14:textId="77777777" w:rsidR="00060950" w:rsidRPr="00C60D9B" w:rsidRDefault="00060950" w:rsidP="007E008F">
       <w:pPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C60D9B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Zespół Jakości Kształcenia na kierunku </w:t>
       </w:r>
       <w:r w:rsidRPr="00C60D9B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">rolnictwo, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C60D9B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>studia pierwszego stopnia o profilu praktycznym:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="555DECB9" w14:textId="77777777" w:rsidR="00060950" w:rsidRPr="00C60D9B" w:rsidRDefault="00060950" w:rsidP="003B59D6">
+    <w:p w14:paraId="555DECB9" w14:textId="77777777" w:rsidR="00060950" w:rsidRPr="00C60D9B" w:rsidRDefault="00060950" w:rsidP="007E008F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C60D9B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dr inż. Alicja Baranowska </w:t>
       </w:r>
       <w:r w:rsidRPr="00C60D9B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>– przewodnicząca</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F4F59C4" w14:textId="77777777" w:rsidR="00EC5B39" w:rsidRPr="00C60D9B" w:rsidRDefault="00EC5B39" w:rsidP="003B59D6">
+    <w:p w14:paraId="0F4F59C4" w14:textId="77777777" w:rsidR="00EC5B39" w:rsidRPr="00C60D9B" w:rsidRDefault="00EC5B39" w:rsidP="007E008F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C60D9B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">prof. dr hab. Marcin Weiner </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72335E89" w14:textId="77777777" w:rsidR="00060950" w:rsidRPr="00C60D9B" w:rsidRDefault="00060950" w:rsidP="003B59D6">
+    <w:p w14:paraId="72335E89" w14:textId="77777777" w:rsidR="00060950" w:rsidRPr="00C60D9B" w:rsidRDefault="00060950" w:rsidP="007E008F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C60D9B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dr inż. Katarzyna Radwańska</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37BE9FA9" w14:textId="77777777" w:rsidR="00060950" w:rsidRPr="00C60D9B" w:rsidRDefault="00F53E72" w:rsidP="003B59D6">
+    <w:p w14:paraId="37BE9FA9" w14:textId="77777777" w:rsidR="00060950" w:rsidRPr="00C60D9B" w:rsidRDefault="00F53E72" w:rsidP="007E008F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C60D9B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mgr inż. Adam Korniluk</w:t>
       </w:r>
       <w:r w:rsidR="00DC35C2" w:rsidRPr="00C60D9B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00060950" w:rsidRPr="00C60D9B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>– interesariusz zewnętrzny</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D7CFB1C" w14:textId="37A5B670" w:rsidR="00EA38D9" w:rsidRPr="007B038B" w:rsidRDefault="00E83E3A" w:rsidP="003B59D6">
+    <w:p w14:paraId="7D7CFB1C" w14:textId="37A5B670" w:rsidR="00EA38D9" w:rsidRPr="007B038B" w:rsidRDefault="00E83E3A" w:rsidP="007E008F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Wiktoria Gregorczyk</w:t>
       </w:r>
       <w:r w:rsidR="0069117A" w:rsidRPr="00C60D9B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00060950" w:rsidRPr="00C60D9B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00060950" w:rsidRPr="00C60D9B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> studentka</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3792859D" w14:textId="77777777" w:rsidR="00EA38D9" w:rsidRDefault="00EA38D9" w:rsidP="003B59D6">
+    <w:p w14:paraId="3792859D" w14:textId="77777777" w:rsidR="00EA38D9" w:rsidRDefault="00EA38D9" w:rsidP="007E008F">
       <w:pPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F1C52BB" w14:textId="5C6C0898" w:rsidR="00C66352" w:rsidRPr="00B82486" w:rsidRDefault="00C66352" w:rsidP="003B59D6">
+    <w:p w14:paraId="7F1C52BB" w14:textId="5C6C0898" w:rsidR="00C66352" w:rsidRPr="00B82486" w:rsidRDefault="00C66352" w:rsidP="007E008F">
       <w:pPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B82486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>WYDZIAŁ NAUK O ZDROWIU</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C9ED680" w14:textId="77777777" w:rsidR="00C66352" w:rsidRPr="00B82486" w:rsidRDefault="00C66352" w:rsidP="003B59D6">
-[...10 lines deleted...]
-    <w:p w14:paraId="7497F564" w14:textId="77777777" w:rsidR="00C66352" w:rsidRPr="00B82486" w:rsidRDefault="00C66352" w:rsidP="003B59D6">
+    <w:p w14:paraId="7C9ED680" w14:textId="77777777" w:rsidR="00C66352" w:rsidRPr="00B82486" w:rsidRDefault="00C66352" w:rsidP="007E008F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7497F564" w14:textId="77777777" w:rsidR="00C66352" w:rsidRPr="00B82486" w:rsidRDefault="00C66352" w:rsidP="007E008F">
       <w:pPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B82486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Zespół Jakości Kształcenia na kierunku </w:t>
       </w:r>
       <w:r w:rsidRPr="00B82486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dietetyka</w:t>
@@ -4335,215 +4327,215 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00E07040" w:rsidRPr="00B82486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>studia pierwszego stopnia o profilu praktycznym</w:t>
       </w:r>
       <w:r w:rsidRPr="00B82486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04ADF824" w14:textId="77777777" w:rsidR="00C66352" w:rsidRPr="00B82486" w:rsidRDefault="007D4CB0" w:rsidP="007D4CB0">
+    <w:p w14:paraId="04ADF824" w14:textId="77777777" w:rsidR="00C66352" w:rsidRPr="00B82486" w:rsidRDefault="007D4CB0" w:rsidP="007E008F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B82486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dr hab. Iwona Mystkowska, prof. uczelni</w:t>
       </w:r>
       <w:r w:rsidR="004476E3" w:rsidRPr="00B82486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – przewodnicząca</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21152577" w14:textId="77777777" w:rsidR="004476E3" w:rsidRPr="00B82486" w:rsidRDefault="004476E3" w:rsidP="003B59D6">
+    <w:p w14:paraId="21152577" w14:textId="77777777" w:rsidR="004476E3" w:rsidRPr="00B82486" w:rsidRDefault="004476E3" w:rsidP="007E008F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B82486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dr Angelika Dadej</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="434B1C66" w14:textId="77777777" w:rsidR="007D4CB0" w:rsidRPr="00B82486" w:rsidRDefault="007D4CB0" w:rsidP="003B59D6">
+    <w:p w14:paraId="434B1C66" w14:textId="77777777" w:rsidR="007D4CB0" w:rsidRPr="00B82486" w:rsidRDefault="007D4CB0" w:rsidP="007E008F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B82486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mgr Agnieszka Panasiuk</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="338D4A8D" w14:textId="77777777" w:rsidR="00C66352" w:rsidRPr="00B82486" w:rsidRDefault="00A758CF" w:rsidP="003B59D6">
+    <w:p w14:paraId="338D4A8D" w14:textId="77777777" w:rsidR="00C66352" w:rsidRPr="00B82486" w:rsidRDefault="00A758CF" w:rsidP="007E008F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B82486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mgr Dorota Palonka</w:t>
       </w:r>
       <w:r w:rsidR="00C66352" w:rsidRPr="00B82486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – interesariusz zewnętrzny</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E71C05D" w14:textId="4FAAF140" w:rsidR="00C66352" w:rsidRPr="00B82486" w:rsidRDefault="004A2777" w:rsidP="003B59D6">
+    <w:p w14:paraId="4E71C05D" w14:textId="4FAAF140" w:rsidR="00C66352" w:rsidRPr="00B82486" w:rsidRDefault="004A2777" w:rsidP="007E008F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Norbert Czapski</w:t>
       </w:r>
       <w:r w:rsidR="0055087D" w:rsidRPr="00B82486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C66352" w:rsidRPr="00B82486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>– student</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CED9203" w14:textId="77777777" w:rsidR="0048492C" w:rsidRPr="00E83E3A" w:rsidRDefault="0048492C" w:rsidP="003B59D6">
+    <w:p w14:paraId="7CED9203" w14:textId="77777777" w:rsidR="0048492C" w:rsidRPr="00E83E3A" w:rsidRDefault="0048492C" w:rsidP="007E008F">
       <w:pPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41078250" w14:textId="77777777" w:rsidR="00C66352" w:rsidRPr="00B82486" w:rsidRDefault="00C66352" w:rsidP="003B59D6">
+    <w:p w14:paraId="41078250" w14:textId="77777777" w:rsidR="00C66352" w:rsidRPr="00B82486" w:rsidRDefault="00C66352" w:rsidP="007E008F">
       <w:pPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B82486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Zespół Jakości Kształcenia na kierunku </w:t>
       </w:r>
       <w:r w:rsidRPr="00B82486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>fizjoterapia</w:t>
@@ -4552,190 +4544,190 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00E07040" w:rsidRPr="00B82486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>jednolite studia magisterskie o profilu praktycznym</w:t>
       </w:r>
       <w:r w:rsidRPr="00B82486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="581F0F67" w14:textId="77777777" w:rsidR="005E05FA" w:rsidRPr="00B82486" w:rsidRDefault="005E05FA" w:rsidP="003B59D6">
+    <w:p w14:paraId="581F0F67" w14:textId="77777777" w:rsidR="005E05FA" w:rsidRPr="00B82486" w:rsidRDefault="005E05FA" w:rsidP="007E008F">
       <w:pPr>
         <w:pStyle w:val="NormalnyWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B82486">
         <w:t>dr ha</w:t>
       </w:r>
       <w:r w:rsidR="00DE31D7" w:rsidRPr="00B82486">
         <w:t>b. Elżbieta Rutkowska, prof. u</w:t>
       </w:r>
       <w:r w:rsidR="002110F9" w:rsidRPr="00B82486">
         <w:t>czelni</w:t>
       </w:r>
       <w:r w:rsidRPr="00B82486">
         <w:t xml:space="preserve"> – przewodnicząca</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A9EC22D" w14:textId="77777777" w:rsidR="00C66352" w:rsidRPr="00B82486" w:rsidRDefault="00C66352" w:rsidP="00121DE5">
+    <w:p w14:paraId="3A9EC22D" w14:textId="77777777" w:rsidR="00C66352" w:rsidRPr="00B82486" w:rsidRDefault="00C66352" w:rsidP="007E008F">
       <w:pPr>
         <w:pStyle w:val="NormalnyWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B82486">
         <w:t xml:space="preserve">dr </w:t>
       </w:r>
       <w:r w:rsidR="00864E89" w:rsidRPr="00B82486">
         <w:t>Dominika Wysokińska</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="778C176E" w14:textId="77777777" w:rsidR="00C66352" w:rsidRPr="00B82486" w:rsidRDefault="00C66352" w:rsidP="003B59D6">
+    <w:p w14:paraId="778C176E" w14:textId="77777777" w:rsidR="00C66352" w:rsidRPr="00B82486" w:rsidRDefault="00C66352" w:rsidP="007E008F">
       <w:pPr>
         <w:pStyle w:val="NormalnyWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B82486">
         <w:t>dr Kamil Zaworski</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="546BC40E" w14:textId="5C927BD3" w:rsidR="00864E89" w:rsidRPr="00B82486" w:rsidRDefault="00864E89" w:rsidP="003B59D6">
+    <w:p w14:paraId="546BC40E" w14:textId="5C927BD3" w:rsidR="00864E89" w:rsidRPr="00B82486" w:rsidRDefault="00864E89" w:rsidP="007E008F">
       <w:pPr>
         <w:pStyle w:val="NormalnyWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B82486">
         <w:t xml:space="preserve">mgr </w:t>
       </w:r>
       <w:r w:rsidR="0053350E" w:rsidRPr="0053350E">
         <w:t>Monika Kwiatkowska</w:t>
       </w:r>
       <w:r w:rsidR="0053350E" w:rsidRPr="000C03D4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B82486">
         <w:t>– interesariusz zewnętrzny</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="454D38E8" w14:textId="77777777" w:rsidR="009A4352" w:rsidRPr="00B82486" w:rsidRDefault="009A4352" w:rsidP="003B59D6">
+    <w:p w14:paraId="454D38E8" w14:textId="77777777" w:rsidR="009A4352" w:rsidRPr="00B82486" w:rsidRDefault="009A4352" w:rsidP="007E008F">
       <w:pPr>
         <w:pStyle w:val="NormalnyWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B82486">
         <w:t xml:space="preserve">mgr Kamil Łukasz </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B82486">
         <w:t>Śniszewski</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B82486">
         <w:t xml:space="preserve"> – interesariusz zewnętrzny</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E8D04BB" w14:textId="77777777" w:rsidR="00C66352" w:rsidRPr="00B82486" w:rsidRDefault="0099525F" w:rsidP="003B59D6">
+    <w:p w14:paraId="3E8D04BB" w14:textId="77777777" w:rsidR="00C66352" w:rsidRPr="00B82486" w:rsidRDefault="0099525F" w:rsidP="007E008F">
       <w:pPr>
         <w:pStyle w:val="NormalnyWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B82486">
         <w:t xml:space="preserve">Natalia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B82486">
         <w:t>Rędzio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00625608" w:rsidRPr="00B82486">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C66352" w:rsidRPr="00B82486">
         <w:t>– student</w:t>
       </w:r>
       <w:r w:rsidR="000F6EDD" w:rsidRPr="00B82486">
         <w:t>ka</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42FB5BB7" w14:textId="77777777" w:rsidR="00FC7A46" w:rsidRPr="00E83E3A" w:rsidRDefault="00FC7A46" w:rsidP="003B59D6">
+    <w:p w14:paraId="42FB5BB7" w14:textId="77777777" w:rsidR="00FC7A46" w:rsidRPr="00E83E3A" w:rsidRDefault="00FC7A46" w:rsidP="007E008F">
       <w:pPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FFA56E5" w14:textId="77777777" w:rsidR="00C66352" w:rsidRPr="00213E35" w:rsidRDefault="00C66352" w:rsidP="003B59D6">
+    <w:p w14:paraId="3FFA56E5" w14:textId="77777777" w:rsidR="00C66352" w:rsidRPr="00213E35" w:rsidRDefault="00C66352" w:rsidP="007E008F">
       <w:pPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Zespół Jakości Kształcenia na kierunku </w:t>
       </w:r>
       <w:r w:rsidRPr="00213E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pielęgniarstwo</w:t>
@@ -4760,539 +4752,530 @@
       <w:r w:rsidR="0028541A" w:rsidRPr="00213E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pierwszego i drugiego stopnia o </w:t>
       </w:r>
       <w:r w:rsidR="00E07040" w:rsidRPr="00213E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>profilu praktycznym</w:t>
       </w:r>
       <w:r w:rsidRPr="00213E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01E459C0" w14:textId="77777777" w:rsidR="00C66352" w:rsidRPr="00213E35" w:rsidRDefault="00C66352" w:rsidP="003B59D6">
+    <w:p w14:paraId="01E459C0" w14:textId="77777777" w:rsidR="00C66352" w:rsidRPr="00213E35" w:rsidRDefault="00C66352" w:rsidP="007E008F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dr </w:t>
       </w:r>
       <w:r w:rsidR="009731FD" w:rsidRPr="00213E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Katarzyna Jańczuk</w:t>
       </w:r>
       <w:r w:rsidR="00ED5141" w:rsidRPr="00213E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – przewodnicząca</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3053C3F6" w14:textId="77777777" w:rsidR="00C66352" w:rsidRPr="00213E35" w:rsidRDefault="00C66352" w:rsidP="003B59D6">
+    <w:p w14:paraId="3053C3F6" w14:textId="77777777" w:rsidR="00C66352" w:rsidRPr="00213E35" w:rsidRDefault="00C66352" w:rsidP="007E008F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dr </w:t>
       </w:r>
       <w:r w:rsidR="009731FD" w:rsidRPr="00213E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Barbara Sokołowska</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18918A77" w14:textId="77777777" w:rsidR="00C66352" w:rsidRPr="00213E35" w:rsidRDefault="00E10C85" w:rsidP="003B59D6">
+    <w:p w14:paraId="18918A77" w14:textId="77777777" w:rsidR="00C66352" w:rsidRPr="00213E35" w:rsidRDefault="00E10C85" w:rsidP="007E008F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dr </w:t>
       </w:r>
       <w:r w:rsidR="009731FD" w:rsidRPr="00213E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Anna Ławnik</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50092AB0" w14:textId="77777777" w:rsidR="000F360F" w:rsidRPr="00213E35" w:rsidRDefault="000F360F" w:rsidP="000F360F">
+    <w:p w14:paraId="50092AB0" w14:textId="77777777" w:rsidR="000F360F" w:rsidRPr="00213E35" w:rsidRDefault="000F360F" w:rsidP="007E008F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mgr Monika Raczyńska</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AB78C57" w14:textId="77777777" w:rsidR="000F360F" w:rsidRPr="00213E35" w:rsidRDefault="000F360F" w:rsidP="000F360F">
+    <w:p w14:paraId="0AB78C57" w14:textId="77777777" w:rsidR="000F360F" w:rsidRPr="00213E35" w:rsidRDefault="000F360F" w:rsidP="007E008F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mgr Sabina Siekielewska</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54108A71" w14:textId="34D1EE89" w:rsidR="000F360F" w:rsidRPr="00213E35" w:rsidRDefault="000F360F" w:rsidP="000F360F">
+    <w:p w14:paraId="54108A71" w14:textId="34D1EE89" w:rsidR="000F360F" w:rsidRPr="00213E35" w:rsidRDefault="000F360F" w:rsidP="007E008F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">mgr Sebastian </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00213E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Niczyporuk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="239DEF5A" w14:textId="6309C2FF" w:rsidR="000F360F" w:rsidRPr="00213E35" w:rsidRDefault="000F360F" w:rsidP="000F360F">
+    <w:p w14:paraId="239DEF5A" w14:textId="6309C2FF" w:rsidR="000F360F" w:rsidRPr="00213E35" w:rsidRDefault="000F360F" w:rsidP="007E008F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">mgr Jolanta </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00213E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ladko</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00213E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – interesariusz zewnętrzny</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32571F41" w14:textId="7D389946" w:rsidR="00C66352" w:rsidRPr="00213E35" w:rsidRDefault="0053350E" w:rsidP="003B59D6">
+    <w:p w14:paraId="32571F41" w14:textId="7D389946" w:rsidR="00C66352" w:rsidRPr="00213E35" w:rsidRDefault="0053350E" w:rsidP="007E008F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Grzegorz Brzeziński</w:t>
       </w:r>
       <w:r w:rsidR="00E27404" w:rsidRPr="00E27404">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C66352" w:rsidRPr="00213E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>– student</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5356BCEE" w14:textId="77777777" w:rsidR="00171456" w:rsidRPr="00E83E3A" w:rsidRDefault="00171456" w:rsidP="00171456">
+    <w:p w14:paraId="5356BCEE" w14:textId="77777777" w:rsidR="00171456" w:rsidRPr="00E83E3A" w:rsidRDefault="00171456" w:rsidP="007E008F">
       <w:pPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="419AD8C4" w14:textId="77777777" w:rsidR="00171456" w:rsidRPr="00213E35" w:rsidRDefault="00171456" w:rsidP="00171456">
+    <w:p w14:paraId="419AD8C4" w14:textId="77777777" w:rsidR="00171456" w:rsidRPr="00213E35" w:rsidRDefault="00171456" w:rsidP="007E008F">
       <w:pPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Zespół Jakości Kształcenia na kierunku </w:t>
       </w:r>
       <w:r w:rsidRPr="00213E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">położnictwo, </w:t>
       </w:r>
       <w:r w:rsidRPr="00213E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>studia pierwszego stopnia o profilu praktycznym:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BB2AFFA" w14:textId="0D48E4B9" w:rsidR="00525E03" w:rsidRPr="00700F24" w:rsidRDefault="00525E03" w:rsidP="00700F24">
+    <w:p w14:paraId="3BB2AFFA" w14:textId="0D48E4B9" w:rsidR="00525E03" w:rsidRPr="00700F24" w:rsidRDefault="00525E03" w:rsidP="007E008F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">mgr Barbara </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00213E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cydejko</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00700F24">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00700F24" w:rsidRPr="00213E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>– przewodnicząca</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5115DC2A" w14:textId="0FA580C1" w:rsidR="00525E03" w:rsidRPr="00213E35" w:rsidRDefault="00525E03" w:rsidP="00171456">
+    <w:p w14:paraId="5115DC2A" w14:textId="0FA580C1" w:rsidR="00525E03" w:rsidRPr="00213E35" w:rsidRDefault="00525E03" w:rsidP="007E008F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">mgr </w:t>
       </w:r>
       <w:r w:rsidR="00700F24">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Małgorzata Smędra</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EAC2900" w14:textId="238EEF48" w:rsidR="00171456" w:rsidRPr="00213E35" w:rsidRDefault="00C94900" w:rsidP="00171456">
+    <w:p w14:paraId="4EAC2900" w14:textId="238EEF48" w:rsidR="00171456" w:rsidRPr="00213E35" w:rsidRDefault="00C94900" w:rsidP="007E008F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">mgr Maria Grzywaczewska </w:t>
       </w:r>
       <w:r w:rsidR="00171456" w:rsidRPr="00213E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>– interesariusz zewnętrzny</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DADB480" w14:textId="6AB90C98" w:rsidR="00171456" w:rsidRPr="00213E35" w:rsidRDefault="00C5304C" w:rsidP="00171456">
+    <w:p w14:paraId="4BF261A0" w14:textId="0668D0D4" w:rsidR="00E35B3A" w:rsidRPr="007E008F" w:rsidRDefault="00C5304C" w:rsidP="007E008F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Gabriela</w:t>
       </w:r>
       <w:r w:rsidR="00143DB9" w:rsidRPr="000C03D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Maleńczuk</w:t>
       </w:r>
       <w:r w:rsidR="00171456" w:rsidRPr="00213E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – studentka</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BF261A0" w14:textId="77777777" w:rsidR="00E35B3A" w:rsidRDefault="00E35B3A" w:rsidP="003B59D6">
+    <w:p w14:paraId="2EF77ADF" w14:textId="77777777" w:rsidR="007B038B" w:rsidRPr="00E83E3A" w:rsidRDefault="007B038B" w:rsidP="007E008F">
       <w:pPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EF77ADF" w14:textId="77777777" w:rsidR="007B038B" w:rsidRPr="00E83E3A" w:rsidRDefault="007B038B" w:rsidP="003B59D6">
-[...11 lines deleted...]
-    <w:p w14:paraId="2C9809C6" w14:textId="77777777" w:rsidR="00C66352" w:rsidRPr="00213E35" w:rsidRDefault="00C66352" w:rsidP="003B59D6">
+    <w:p w14:paraId="2C9809C6" w14:textId="77777777" w:rsidR="00C66352" w:rsidRPr="00213E35" w:rsidRDefault="00C66352" w:rsidP="007E008F">
       <w:pPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Zespół Jakości Kształcenia na kierunku </w:t>
       </w:r>
       <w:r w:rsidRPr="00213E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ratownictwo medyczne</w:t>
@@ -5309,199 +5292,198 @@
       <w:r w:rsidR="0028541A" w:rsidRPr="00213E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>studia pierwszego stopnia o </w:t>
       </w:r>
       <w:r w:rsidR="00E07040" w:rsidRPr="00213E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>profilu praktycznym</w:t>
       </w:r>
       <w:r w:rsidRPr="00213E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FBBB1D1" w14:textId="77777777" w:rsidR="00C97625" w:rsidRPr="00213E35" w:rsidRDefault="009A0D26" w:rsidP="009A0D26">
+    <w:p w14:paraId="5FBBB1D1" w14:textId="77777777" w:rsidR="00C97625" w:rsidRPr="00213E35" w:rsidRDefault="009A0D26" w:rsidP="007E008F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dr Martyna Krukowska </w:t>
       </w:r>
       <w:r w:rsidR="00C97625" w:rsidRPr="00213E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="002D6EAA" w:rsidRPr="00213E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> przewodnicząca</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EA1844E" w14:textId="1C4812B9" w:rsidR="00C66352" w:rsidRPr="00213E35" w:rsidRDefault="003D6E97" w:rsidP="003B59D6">
+    <w:p w14:paraId="3EA1844E" w14:textId="1C4812B9" w:rsidR="00C66352" w:rsidRPr="00213E35" w:rsidRDefault="003D6E97" w:rsidP="007E008F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>dr</w:t>
       </w:r>
       <w:r w:rsidR="00C66352" w:rsidRPr="00213E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mar</w:t>
       </w:r>
       <w:r w:rsidR="00213E35" w:rsidRPr="00213E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>cin Ślifirczyk</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="555D74F5" w14:textId="77777777" w:rsidR="009A0D26" w:rsidRPr="00213E35" w:rsidRDefault="009A0D26" w:rsidP="003B59D6">
+    <w:p w14:paraId="555D74F5" w14:textId="77777777" w:rsidR="009A0D26" w:rsidRPr="00213E35" w:rsidRDefault="009A0D26" w:rsidP="007E008F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mgr Patryk Ogonowski</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D5CC5EC" w14:textId="4960287C" w:rsidR="00C66352" w:rsidRPr="00213E35" w:rsidRDefault="00C5304C" w:rsidP="003B59D6">
+    <w:p w14:paraId="7D5CC5EC" w14:textId="4960287C" w:rsidR="00C66352" w:rsidRPr="00213E35" w:rsidRDefault="00C5304C" w:rsidP="007E008F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C03D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dr n. med. Sebastian Wójcik </w:t>
       </w:r>
       <w:r w:rsidR="00C66352" w:rsidRPr="00213E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>– interesariusz zewnętrzny</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="110051B1" w14:textId="5B2AA986" w:rsidR="00C66352" w:rsidRPr="00B85FBD" w:rsidRDefault="00213E35" w:rsidP="003B59D6">
+    <w:p w14:paraId="110051B1" w14:textId="5B2AA986" w:rsidR="00C66352" w:rsidRPr="00B85FBD" w:rsidRDefault="00213E35" w:rsidP="007E008F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Julia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -6596,75 +6578,75 @@
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A12130">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Rektor </w:t>
       </w:r>
       <w:r w:rsidRPr="00A12130">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:br/>
         <w:t>Akademii Bialskiej im. Jana Pawła II</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00EC5B39" w:rsidRPr="00C20213" w:rsidSect="00595C07">
+    <w:sectPr w:rsidR="00EC5B39" w:rsidRPr="00C20213" w:rsidSect="00E775C6">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="709" w:right="1417" w:bottom="142" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="709" w:right="1417" w:bottom="0" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7109EC56" w14:textId="77777777" w:rsidR="00990672" w:rsidRDefault="00990672" w:rsidP="00436F16">
+    <w:p w14:paraId="64C8BEF4" w14:textId="77777777" w:rsidR="006754A3" w:rsidRDefault="006754A3" w:rsidP="00436F16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="708EA8FE" w14:textId="77777777" w:rsidR="00990672" w:rsidRDefault="00990672" w:rsidP="00436F16">
+    <w:p w14:paraId="6D0D69AF" w14:textId="77777777" w:rsidR="006754A3" w:rsidRDefault="006754A3" w:rsidP="00436F16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -6794,61 +6776,61 @@
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="00436F16">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0374B6D5" w14:textId="77777777" w:rsidR="00990672" w:rsidRDefault="00990672" w:rsidP="00436F16">
+    <w:p w14:paraId="26863032" w14:textId="77777777" w:rsidR="006754A3" w:rsidRDefault="006754A3" w:rsidP="00436F16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42A76873" w14:textId="77777777" w:rsidR="00990672" w:rsidRDefault="00990672" w:rsidP="00436F16">
+    <w:p w14:paraId="122AFB24" w14:textId="77777777" w:rsidR="006754A3" w:rsidRDefault="006754A3" w:rsidP="00436F16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00D4741F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4C0E07A8"/>
     <w:lvl w:ilvl="0" w:tplc="04150005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -12488,51 +12470,51 @@
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1956785494">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="689646383">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="935676597">
     <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="167867188">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="1517232070">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="967315171">
     <w:abstractNumId w:val="30"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004845F9"/>
     <w:rsid w:val="00001B1D"/>
     <w:rsid w:val="00014FE7"/>
     <w:rsid w:val="0002087C"/>
@@ -12577,50 +12559,51 @@
     <w:rsid w:val="00187776"/>
     <w:rsid w:val="001908E7"/>
     <w:rsid w:val="001B00EF"/>
     <w:rsid w:val="001B0B59"/>
     <w:rsid w:val="001B38B2"/>
     <w:rsid w:val="001B6F32"/>
     <w:rsid w:val="001C3EC7"/>
     <w:rsid w:val="001C5614"/>
     <w:rsid w:val="001D09FE"/>
     <w:rsid w:val="001D2126"/>
     <w:rsid w:val="001F72AE"/>
     <w:rsid w:val="001F7CF7"/>
     <w:rsid w:val="002110F9"/>
     <w:rsid w:val="00213E35"/>
     <w:rsid w:val="00221513"/>
     <w:rsid w:val="0022315B"/>
     <w:rsid w:val="0022687A"/>
     <w:rsid w:val="00227802"/>
     <w:rsid w:val="00234BF5"/>
     <w:rsid w:val="00235356"/>
     <w:rsid w:val="00240BB4"/>
     <w:rsid w:val="00254F5B"/>
     <w:rsid w:val="002555AE"/>
     <w:rsid w:val="0025782F"/>
     <w:rsid w:val="00261A22"/>
+    <w:rsid w:val="002642F5"/>
     <w:rsid w:val="00267C78"/>
     <w:rsid w:val="00275561"/>
     <w:rsid w:val="0028541A"/>
     <w:rsid w:val="002857D5"/>
     <w:rsid w:val="00286878"/>
     <w:rsid w:val="00296976"/>
     <w:rsid w:val="002A2675"/>
     <w:rsid w:val="002A6244"/>
     <w:rsid w:val="002A6820"/>
     <w:rsid w:val="002B10C8"/>
     <w:rsid w:val="002B2E00"/>
     <w:rsid w:val="002B398C"/>
     <w:rsid w:val="002B6A35"/>
     <w:rsid w:val="002D3ADE"/>
     <w:rsid w:val="002D6EAA"/>
     <w:rsid w:val="002E0795"/>
     <w:rsid w:val="002E68FA"/>
     <w:rsid w:val="002E7B09"/>
     <w:rsid w:val="002F116E"/>
     <w:rsid w:val="002F2677"/>
     <w:rsid w:val="003023C0"/>
     <w:rsid w:val="00303662"/>
     <w:rsid w:val="00305E70"/>
     <w:rsid w:val="003129AC"/>
     <w:rsid w:val="0031377F"/>
@@ -12692,91 +12675,94 @@
     <w:rsid w:val="00565EF6"/>
     <w:rsid w:val="00573B95"/>
     <w:rsid w:val="00573E78"/>
     <w:rsid w:val="00580CC6"/>
     <w:rsid w:val="00594861"/>
     <w:rsid w:val="005952CD"/>
     <w:rsid w:val="00595C07"/>
     <w:rsid w:val="005A0BF0"/>
     <w:rsid w:val="005A317F"/>
     <w:rsid w:val="005D1A12"/>
     <w:rsid w:val="005D3287"/>
     <w:rsid w:val="005D47D7"/>
     <w:rsid w:val="005E05FA"/>
     <w:rsid w:val="005E49F4"/>
     <w:rsid w:val="005E6415"/>
     <w:rsid w:val="005F1503"/>
     <w:rsid w:val="006076E3"/>
     <w:rsid w:val="00607E12"/>
     <w:rsid w:val="0061098F"/>
     <w:rsid w:val="0061455C"/>
     <w:rsid w:val="00625608"/>
     <w:rsid w:val="00631961"/>
     <w:rsid w:val="006402F6"/>
     <w:rsid w:val="00643673"/>
     <w:rsid w:val="0065226F"/>
+    <w:rsid w:val="006754A3"/>
     <w:rsid w:val="00675BE1"/>
     <w:rsid w:val="00686AF0"/>
     <w:rsid w:val="0069117A"/>
     <w:rsid w:val="006B0C65"/>
     <w:rsid w:val="006B1AAF"/>
     <w:rsid w:val="006B201E"/>
     <w:rsid w:val="006B3068"/>
     <w:rsid w:val="006B507E"/>
     <w:rsid w:val="006C2CD9"/>
     <w:rsid w:val="006C6D0E"/>
     <w:rsid w:val="006E546F"/>
     <w:rsid w:val="006E59A2"/>
     <w:rsid w:val="006F2E35"/>
     <w:rsid w:val="00700F24"/>
     <w:rsid w:val="0070337A"/>
     <w:rsid w:val="00713A1D"/>
     <w:rsid w:val="00715A4D"/>
     <w:rsid w:val="00720E16"/>
     <w:rsid w:val="007302CC"/>
     <w:rsid w:val="00731E23"/>
     <w:rsid w:val="00733FA2"/>
     <w:rsid w:val="00735F67"/>
     <w:rsid w:val="00751D5D"/>
     <w:rsid w:val="007546F3"/>
     <w:rsid w:val="00755554"/>
     <w:rsid w:val="00775D5E"/>
     <w:rsid w:val="00780F51"/>
     <w:rsid w:val="00783A5D"/>
     <w:rsid w:val="00790636"/>
     <w:rsid w:val="00791DB8"/>
     <w:rsid w:val="0079652B"/>
     <w:rsid w:val="007B038B"/>
     <w:rsid w:val="007B04FB"/>
     <w:rsid w:val="007B3983"/>
     <w:rsid w:val="007D4CB0"/>
     <w:rsid w:val="007D61B5"/>
+    <w:rsid w:val="007E008F"/>
     <w:rsid w:val="007E050B"/>
     <w:rsid w:val="007E6C10"/>
     <w:rsid w:val="007E7FDD"/>
     <w:rsid w:val="007F477F"/>
     <w:rsid w:val="007F7B36"/>
+    <w:rsid w:val="007F7EA7"/>
     <w:rsid w:val="00800D19"/>
     <w:rsid w:val="00804720"/>
     <w:rsid w:val="00807B07"/>
     <w:rsid w:val="00826969"/>
     <w:rsid w:val="00843687"/>
     <w:rsid w:val="008442C4"/>
     <w:rsid w:val="00844922"/>
     <w:rsid w:val="0084564E"/>
     <w:rsid w:val="00850E83"/>
     <w:rsid w:val="00864E89"/>
     <w:rsid w:val="00871502"/>
     <w:rsid w:val="00894A64"/>
     <w:rsid w:val="008A19D0"/>
     <w:rsid w:val="008A2743"/>
     <w:rsid w:val="008A4133"/>
     <w:rsid w:val="008B1636"/>
     <w:rsid w:val="008B7DF9"/>
     <w:rsid w:val="008C2225"/>
     <w:rsid w:val="008C48BF"/>
     <w:rsid w:val="008C5382"/>
     <w:rsid w:val="008C6708"/>
     <w:rsid w:val="008D248B"/>
     <w:rsid w:val="008D47AA"/>
     <w:rsid w:val="008D6A5B"/>
     <w:rsid w:val="008E1B2E"/>
@@ -12876,61 +12862,63 @@
     <w:rsid w:val="00D047AD"/>
     <w:rsid w:val="00D10D43"/>
     <w:rsid w:val="00D20BFC"/>
     <w:rsid w:val="00D2152A"/>
     <w:rsid w:val="00D22607"/>
     <w:rsid w:val="00D37072"/>
     <w:rsid w:val="00D40C0C"/>
     <w:rsid w:val="00D67F54"/>
     <w:rsid w:val="00D80441"/>
     <w:rsid w:val="00D94BE6"/>
     <w:rsid w:val="00D94FFF"/>
     <w:rsid w:val="00D965B7"/>
     <w:rsid w:val="00DA1DCE"/>
     <w:rsid w:val="00DA5C89"/>
     <w:rsid w:val="00DC35C2"/>
     <w:rsid w:val="00DE31D7"/>
     <w:rsid w:val="00DE646A"/>
     <w:rsid w:val="00DE75D6"/>
     <w:rsid w:val="00DF69D0"/>
     <w:rsid w:val="00E063AA"/>
     <w:rsid w:val="00E07040"/>
     <w:rsid w:val="00E10C85"/>
     <w:rsid w:val="00E11272"/>
     <w:rsid w:val="00E11F64"/>
     <w:rsid w:val="00E20972"/>
+    <w:rsid w:val="00E20B33"/>
     <w:rsid w:val="00E27404"/>
     <w:rsid w:val="00E353BB"/>
     <w:rsid w:val="00E35B3A"/>
     <w:rsid w:val="00E40F80"/>
     <w:rsid w:val="00E44B7C"/>
     <w:rsid w:val="00E55039"/>
     <w:rsid w:val="00E563D8"/>
     <w:rsid w:val="00E56543"/>
     <w:rsid w:val="00E60AE3"/>
     <w:rsid w:val="00E61E9B"/>
     <w:rsid w:val="00E701CF"/>
+    <w:rsid w:val="00E775C6"/>
     <w:rsid w:val="00E77E3D"/>
     <w:rsid w:val="00E8225A"/>
     <w:rsid w:val="00E83E3A"/>
     <w:rsid w:val="00EA38D9"/>
     <w:rsid w:val="00EA6B90"/>
     <w:rsid w:val="00EA6F25"/>
     <w:rsid w:val="00EB38D8"/>
     <w:rsid w:val="00EC5B39"/>
     <w:rsid w:val="00ED315D"/>
     <w:rsid w:val="00ED5141"/>
     <w:rsid w:val="00EE2BDD"/>
     <w:rsid w:val="00EF461F"/>
     <w:rsid w:val="00EF661F"/>
     <w:rsid w:val="00F0200F"/>
     <w:rsid w:val="00F02F20"/>
     <w:rsid w:val="00F13C0F"/>
     <w:rsid w:val="00F40457"/>
     <w:rsid w:val="00F46237"/>
     <w:rsid w:val="00F53E72"/>
     <w:rsid w:val="00F72441"/>
     <w:rsid w:val="00F77E5C"/>
     <w:rsid w:val="00F84601"/>
     <w:rsid w:val="00F858DF"/>
     <w:rsid w:val="00F87153"/>
     <w:rsid w:val="00F87F75"/>
@@ -13885,71 +13873,71 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9D8DDCA-AF3E-44D9-A975-6C8191889334}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>6602</Characters>
+  <Pages>1</Pages>
+  <Words>1097</Words>
+  <Characters>6587</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>55</Lines>
+  <Lines>54</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7687</CharactersWithSpaces>
+  <CharactersWithSpaces>7669</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Elżbieta Szczygielska</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>